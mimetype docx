--- v0 (2026-05-14)
+++ v1 (2026-10-28)
@@ -2090,54 +2090,54 @@
       <w:r w:rsidRPr="00DF3F15">
         <w:rPr>
           <w:position w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:object w:dxaOrig="1300" w:dyaOrig="240" w14:anchorId="1AABA0AE">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:64.5pt;height:12.05pt" o:ole="" fillcolor="window">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:64.5pt;height:12pt" o:ole="" fillcolor="window">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1836339405" r:id="rId12"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1854220255" r:id="rId12"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="000C5B4A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000C5B4A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">             (1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF3F15">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E82EA7D" w14:textId="77777777" w:rsidR="004F5916" w:rsidRDefault="004F5916" w:rsidP="004F5916">
       <w:pPr>
         <w:ind w:firstLine="567"/>
@@ -3690,275 +3690,274 @@
         <w:t xml:space="preserve"> if blank space remains)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0FEB15" w14:textId="77777777" w:rsidR="00F2587B" w:rsidRDefault="00F2587B" w:rsidP="0076486C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman_ROM" w:hAnsi="Times New Roman_ROM"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F2587B" w:rsidSect="0076486C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="708" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="454"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40574746" w14:textId="77777777" w:rsidR="00CA2A2D" w:rsidRDefault="00CA2A2D">
+    <w:p w14:paraId="0CE84031" w14:textId="77777777" w:rsidR="00F90585" w:rsidRDefault="00F90585">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5878AB33" w14:textId="77777777" w:rsidR="00CA2A2D" w:rsidRDefault="00CA2A2D">
+    <w:p w14:paraId="47A3D18C" w14:textId="77777777" w:rsidR="00F90585" w:rsidRDefault="00F90585">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman_ROM">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66B56B98" w14:textId="67F2FA0F" w:rsidR="00B93FE0" w:rsidRDefault="00B93FE0">
+  <w:p w14:paraId="66B56B98" w14:textId="1ADB52F5" w:rsidR="00B93FE0" w:rsidRDefault="00B93FE0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Robotica </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:sym w:font="Symbol" w:char="F026"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> Management, </w:t>
     </w:r>
     <w:r w:rsidR="009C55AB">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00115159">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="009C55AB">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="00115159">
+    <w:r w:rsidR="00AB0F4A">
       <w:rPr>
         <w:i/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> / 202</w:t>
     </w:r>
     <w:r w:rsidR="00115159">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EAEFF13" w14:textId="4F31134B" w:rsidR="00B93FE0" w:rsidRDefault="00B93FE0">
+  <w:p w14:paraId="2EAEFF13" w14:textId="24B84D99" w:rsidR="00B93FE0" w:rsidRDefault="00B93FE0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Robotica </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:sym w:font="Symbol" w:char="F026"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> Management, </w:t>
     </w:r>
     <w:r w:rsidR="009C55AB">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00115159">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="00115159">
+    <w:r w:rsidR="00AB0F4A">
       <w:rPr>
         <w:i/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> / 202</w:t>
     </w:r>
     <w:r w:rsidR="00115159">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FBC554B" w14:textId="77777777" w:rsidR="00CA2A2D" w:rsidRDefault="00CA2A2D">
+    <w:p w14:paraId="023493CA" w14:textId="77777777" w:rsidR="00F90585" w:rsidRDefault="00F90585">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="737BDC75" w14:textId="77777777" w:rsidR="00CA2A2D" w:rsidRDefault="00CA2A2D">
+    <w:p w14:paraId="15035A1B" w14:textId="77777777" w:rsidR="00F90585" w:rsidRDefault="00F90585">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="382C53E9" w14:textId="77777777" w:rsidR="00B93FE0" w:rsidRDefault="00B93FE0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360" w:firstLine="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="179BDD06" w14:textId="6203E318" w:rsidR="00B93FE0" w:rsidRDefault="00B93FE0" w:rsidP="00B66038">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1124" w:y="228"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -5586,51 +5585,51 @@
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1376466905">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="519318748">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1871067733">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1330786753">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1359047603">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="576592980">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="6"/>
   <w:drawingGridVerticalSpacing w:val="6"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -5798,75 +5797,77 @@
     <w:rsid w:val="00934F1B"/>
     <w:rsid w:val="0093796B"/>
     <w:rsid w:val="00945628"/>
     <w:rsid w:val="0095510A"/>
     <w:rsid w:val="00955170"/>
     <w:rsid w:val="00966373"/>
     <w:rsid w:val="009731D0"/>
     <w:rsid w:val="00984F93"/>
     <w:rsid w:val="009869D3"/>
     <w:rsid w:val="0099090C"/>
     <w:rsid w:val="0099390E"/>
     <w:rsid w:val="009C55AB"/>
     <w:rsid w:val="009D0491"/>
     <w:rsid w:val="009D5DCA"/>
     <w:rsid w:val="009F5D47"/>
     <w:rsid w:val="00A01697"/>
     <w:rsid w:val="00A05FD6"/>
     <w:rsid w:val="00A1283D"/>
     <w:rsid w:val="00A14298"/>
     <w:rsid w:val="00A52EB4"/>
     <w:rsid w:val="00A54638"/>
     <w:rsid w:val="00A6016B"/>
     <w:rsid w:val="00A8095A"/>
     <w:rsid w:val="00A822A2"/>
     <w:rsid w:val="00A96256"/>
+    <w:rsid w:val="00AB0F4A"/>
     <w:rsid w:val="00AC2386"/>
     <w:rsid w:val="00AC41FD"/>
     <w:rsid w:val="00AF24A7"/>
     <w:rsid w:val="00AF6205"/>
     <w:rsid w:val="00AF7746"/>
     <w:rsid w:val="00B4146D"/>
     <w:rsid w:val="00B4549B"/>
     <w:rsid w:val="00B46E69"/>
     <w:rsid w:val="00B66038"/>
     <w:rsid w:val="00B7289B"/>
     <w:rsid w:val="00B8725D"/>
     <w:rsid w:val="00B93FE0"/>
     <w:rsid w:val="00B9739F"/>
     <w:rsid w:val="00BA16A6"/>
     <w:rsid w:val="00BA3BE7"/>
     <w:rsid w:val="00BC76FB"/>
     <w:rsid w:val="00BF1D2D"/>
     <w:rsid w:val="00C074CC"/>
     <w:rsid w:val="00C42C02"/>
     <w:rsid w:val="00C43707"/>
     <w:rsid w:val="00C47299"/>
     <w:rsid w:val="00C52D8B"/>
     <w:rsid w:val="00C65788"/>
     <w:rsid w:val="00C7308A"/>
     <w:rsid w:val="00C77FDC"/>
+    <w:rsid w:val="00C853DF"/>
     <w:rsid w:val="00C96F2D"/>
     <w:rsid w:val="00CA2A2D"/>
     <w:rsid w:val="00CB0775"/>
     <w:rsid w:val="00CB618B"/>
     <w:rsid w:val="00D02197"/>
     <w:rsid w:val="00D05624"/>
     <w:rsid w:val="00D10DDA"/>
     <w:rsid w:val="00D111E3"/>
     <w:rsid w:val="00D31BA0"/>
     <w:rsid w:val="00D346E8"/>
     <w:rsid w:val="00D3606A"/>
     <w:rsid w:val="00D41DF7"/>
     <w:rsid w:val="00D43FC4"/>
     <w:rsid w:val="00D47F3F"/>
     <w:rsid w:val="00D6738B"/>
     <w:rsid w:val="00D7668D"/>
     <w:rsid w:val="00D87692"/>
     <w:rsid w:val="00DA3F81"/>
     <w:rsid w:val="00DB290E"/>
     <w:rsid w:val="00DC36FF"/>
     <w:rsid w:val="00DC64F5"/>
     <w:rsid w:val="00DD0615"/>
     <w:rsid w:val="00DE26E5"/>
     <w:rsid w:val="00DE4AE4"/>
     <w:rsid w:val="00DF3F15"/>
@@ -5879,78 +5880,79 @@
     <w:rsid w:val="00E713DE"/>
     <w:rsid w:val="00E80D4F"/>
     <w:rsid w:val="00E84F9B"/>
     <w:rsid w:val="00EA2722"/>
     <w:rsid w:val="00EA74EC"/>
     <w:rsid w:val="00EB01AF"/>
     <w:rsid w:val="00EB274A"/>
     <w:rsid w:val="00EB3B7A"/>
     <w:rsid w:val="00ED2E71"/>
     <w:rsid w:val="00EE75B0"/>
     <w:rsid w:val="00F03A60"/>
     <w:rsid w:val="00F1396F"/>
     <w:rsid w:val="00F21D44"/>
     <w:rsid w:val="00F2410F"/>
     <w:rsid w:val="00F2587B"/>
     <w:rsid w:val="00F47560"/>
     <w:rsid w:val="00F674AC"/>
     <w:rsid w:val="00F712F7"/>
     <w:rsid w:val="00F7245B"/>
     <w:rsid w:val="00F74E53"/>
     <w:rsid w:val="00F77675"/>
     <w:rsid w:val="00F85C78"/>
     <w:rsid w:val="00F85FA1"/>
     <w:rsid w:val="00F87936"/>
     <w:rsid w:val="00F90517"/>
+    <w:rsid w:val="00F90585"/>
     <w:rsid w:val="00FB6037"/>
     <w:rsid w:val="00FE204B"/>
     <w:rsid w:val="00FE6A84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="2585D791"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{353E6043-DD1F-4D5C-95F8-AC422C860BF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6767,76 +6769,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>573</Words>
-  <Characters>4076</Characters>
+  <Words>707</Words>
+  <Characters>4031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>197</Lines>
-  <Paragraphs>128</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titlu</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>x</vt:lpstr>
       <vt:lpstr>x</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>z</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4545</CharactersWithSpaces>
+  <CharactersWithSpaces>4729</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>x</dc:title>
   <dc:subject>y</dc:subject>
   <dc:creator>x</dc:creator>
   <cp:keywords>z</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>